--- v1 (2026-08-01)
+++ v2 (2026-10-04)
@@ -1105,51 +1105,51 @@
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
@@ -1674,50 +1674,53 @@
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
+      <c r="C91" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
@@ -1757,182 +1760,164 @@
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
@@ -31651,30 +31636,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>