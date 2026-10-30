--- v2 (2026-07-31)
+++ v3 (2026-10-30)
@@ -1164,50 +1164,53 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
@@ -1848,50 +1851,53 @@
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
       <c r="C90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
@@ -2047,50 +2053,53 @@
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
+      </c>
+      <c r="C107" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:108">
@@ -31933,30 +31942,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>