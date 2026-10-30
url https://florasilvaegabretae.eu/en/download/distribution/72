--- v2 (2026-07-31)
+++ v3 (2026-10-30)
@@ -1026,50 +1026,53 @@
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
@@ -1665,50 +1668,53 @@
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>83</v>
       </c>
     </row>
@@ -1890,50 +1896,53 @@
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
       <c r="C98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
+      <c r="C100" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
@@ -2159,50 +2168,53 @@
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31825,30 +31837,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>