--- v1 (2026-08-01)
+++ v2 (2026-10-29)
@@ -236,53 +236,50 @@
   <si>
     <t>7047a</t>
   </si>
   <si>
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
   </si>
   <si>
     <t>7048a</t>
   </si>
   <si>
     <t>7048b</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
     <t>7048d</t>
   </si>
   <si>
-    <t>Nejistý záznam</t>
-[...1 lines deleted...]
-  <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
   <si>
     <t>7050c</t>
   </si>
   <si>
     <t>7050d</t>
   </si>
   <si>
     <t>7146a</t>
   </si>
   <si>
     <t>7146b</t>
   </si>
   <si>
     <t>7146d</t>
@@ -291,50 +288,53 @@
     <t>7147a</t>
   </si>
   <si>
     <t>7147b</t>
   </si>
   <si>
     <t>7147c</t>
   </si>
   <si>
     <t>7147d</t>
   </si>
   <si>
     <t>7148a</t>
   </si>
   <si>
     <t>7148b</t>
   </si>
   <si>
     <t>7148c</t>
   </si>
   <si>
     <t>7148d</t>
   </si>
   <si>
     <t>7149a</t>
+  </si>
+  <si>
+    <t>Nejistý záznam</t>
   </si>
   <si>
     <t>7149b</t>
   </si>
   <si>
     <t>7149c</t>
   </si>
   <si>
     <t>7149d</t>
   </si>
   <si>
     <t>7150a</t>
   </si>
   <si>
     <t>7150b</t>
   </si>
   <si>
     <t>7150c</t>
   </si>
   <si>
     <t>7150d</t>
   </si>
   <si>
     <t>7247b</t>
   </si>
@@ -1458,221 +1458,215 @@
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>73</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C88" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
@@ -31600,30 +31594,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>29.29.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>