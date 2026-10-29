--- v2 (2026-08-01)
+++ v3 (2026-10-29)
@@ -65,54 +65,54 @@
   <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
   </si>
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
-    <t>6748c</t>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
-    <t>Nerevidovaný záznam</t>
+    <t>6748c</t>
   </si>
   <si>
     <t>6843a</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
@@ -1002,60 +1002,63 @@
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
@@ -1142,97 +1145,97 @@
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
@@ -1330,62 +1333,62 @@
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
@@ -1520,59 +1523,62 @@
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
@@ -1679,73 +1685,73 @@
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
       <c r="C95" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
@@ -1792,78 +1798,78 @@
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
@@ -31630,30 +31636,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>29.29.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>