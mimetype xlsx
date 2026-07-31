--- v0 (2026-05-13)
+++ v1 (2026-07-31)
@@ -1881,127 +1881,142 @@
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
+      </c>
+      <c r="C124" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
@@ -31651,30 +31666,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>