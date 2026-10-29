--- v1 (2026-07-31)
+++ v2 (2026-10-29)
@@ -1008,50 +1008,53 @@
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
@@ -1170,57 +1173,63 @@
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
+      <c r="C31" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
+      </c>
+      <c r="C32" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
@@ -1280,77 +1289,83 @@
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1475,50 +1490,53 @@
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
+      </c>
+      <c r="C67" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
@@ -31666,30 +31684,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>