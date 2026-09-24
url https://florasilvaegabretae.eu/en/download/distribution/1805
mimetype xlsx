--- v1 (2026-07-31)
+++ v2 (2026-09-24)
@@ -986,53 +986,50 @@
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
@@ -1186,50 +1183,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
@@ -1553,50 +1553,53 @@
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1639,123 +1642,132 @@
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
+      <c r="C84" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
+      <c r="C89" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
+      <c r="C92" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
@@ -1819,50 +1831,53 @@
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
+      </c>
+      <c r="C104" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:108">
@@ -31708,30 +31723,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>24.24.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>