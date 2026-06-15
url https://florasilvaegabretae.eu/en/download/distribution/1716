--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -2228,50 +2228,53 @@
       <c r="B120" t="s">
         <v>123</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>124</v>
       </c>
       <c r="C121" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>125</v>
       </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>126</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>127</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
@@ -31948,30 +31951,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>