--- v1 (2026-07-31)
+++ v2 (2026-10-21)
@@ -1226,50 +1226,53 @@
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
@@ -1386,50 +1389,53 @@
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>56</v>
       </c>
       <c r="C51" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>57</v>
       </c>
+      <c r="C52" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>60</v>
       </c>
       <c r="C55" t="s">
@@ -1573,50 +1579,53 @@
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>75</v>
       </c>
       <c r="C70" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>77</v>
       </c>
+      <c r="C72" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>78</v>
       </c>
       <c r="C73" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
@@ -1741,50 +1750,53 @@
       <c r="B88" t="s">
         <v>93</v>
       </c>
       <c r="C88" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>94</v>
       </c>
       <c r="C89" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>95</v>
       </c>
+      <c r="C90" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2030,50 +2042,53 @@
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>129</v>
+      </c>
+      <c r="C124" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>132</v>
       </c>
@@ -31720,30 +31735,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>21.21.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>