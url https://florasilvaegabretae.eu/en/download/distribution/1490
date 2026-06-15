--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1542,50 +1542,53 @@
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
     </row>
@@ -1739,50 +1742,53 @@
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1855,50 +1861,53 @@
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
+      <c r="C108" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
@@ -1906,89 +1915,101 @@
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
+      <c r="C114" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
+      <c r="C116" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
+      <c r="C118" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
+      </c>
+      <c r="C119" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
@@ -31678,30 +31699,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>