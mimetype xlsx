--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1104,123 +1104,126 @@
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1871,50 +1874,53 @@
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
@@ -31699,30 +31705,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>29.29.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>