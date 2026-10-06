--- v1 (2026-08-01)
+++ v2 (2026-10-06)
@@ -977,50 +977,53 @@
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
@@ -1162,51 +1165,51 @@
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
@@ -1414,50 +1417,53 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1836,50 +1842,53 @@
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -31939,30 +31948,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>06.6.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>