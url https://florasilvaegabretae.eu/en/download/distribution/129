--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -1889,50 +1889,53 @@
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
@@ -1979,50 +1982,53 @@
         <v>11</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
+      </c>
+      <c r="C121" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
@@ -31699,30 +31705,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>19.19.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>