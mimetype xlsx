--- v1 (2026-06-19)
+++ v2 (2026-09-11)
@@ -31705,30 +31705,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>11.11.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>