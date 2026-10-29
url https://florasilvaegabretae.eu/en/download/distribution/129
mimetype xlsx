--- v2 (2026-09-11)
+++ v3 (2026-10-29)
@@ -1204,50 +1204,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
@@ -1552,87 +1555,93 @@
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
@@ -31705,30 +31714,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>11.11.2026</dc:subject>
+  <dc:subject>29.29.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>