--- v2 (2026-07-31)
+++ v3 (2026-10-29)
@@ -970,53 +970,50 @@
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
@@ -1083,53 +1080,50 @@
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
@@ -1325,73 +1319,79 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
@@ -1504,50 +1504,53 @@
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
@@ -1638,84 +1641,84 @@
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
@@ -31627,30 +31630,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>29.29.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>