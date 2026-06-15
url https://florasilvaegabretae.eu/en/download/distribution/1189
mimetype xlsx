--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -2112,73 +2112,85 @@
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
@@ -31831,30 +31843,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>