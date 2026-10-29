--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1169,118 +1169,127 @@
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
@@ -1400,53 +1409,50 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
@@ -1460,50 +1466,53 @@
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
@@ -2155,50 +2164,53 @@
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
+      </c>
+      <c r="C125" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
@@ -31843,30 +31855,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>