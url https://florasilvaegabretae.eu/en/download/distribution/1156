--- v0 (2026-05-13)
+++ v1 (2026-07-31)
@@ -2015,66 +2015,72 @@
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
@@ -2085,100 +2091,109 @@
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31801,30 +31816,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>31.31.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>