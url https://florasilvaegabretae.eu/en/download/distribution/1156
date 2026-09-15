--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -1933,50 +1933,53 @@
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
+      <c r="C105" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
@@ -31816,30 +31819,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>