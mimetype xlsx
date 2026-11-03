--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1139,50 +1139,53 @@
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
@@ -1243,66 +1246,72 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1374,136 +1383,151 @@
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
+      <c r="C46" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
+      <c r="C49" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -1599,74 +1623,80 @@
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
@@ -1763,51 +1793,51 @@
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
@@ -1925,50 +1955,53 @@
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
@@ -2038,51 +2071,51 @@
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
@@ -31819,30 +31852,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>