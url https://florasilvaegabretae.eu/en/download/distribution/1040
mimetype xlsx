--- v1 (2026-08-01)
+++ v2 (2026-10-04)
@@ -1113,50 +1113,53 @@
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
@@ -1173,50 +1176,53 @@
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
@@ -1233,50 +1239,53 @@
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
@@ -1384,50 +1393,53 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1766,93 +1778,96 @@
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
       <c r="C90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
@@ -2101,51 +2116,51 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -31897,30 +31912,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>