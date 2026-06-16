--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -2054,77 +2054,83 @@
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
+      <c r="C107" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
@@ -2209,50 +2215,53 @@
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:108">
@@ -31930,30 +31939,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>17.17.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>