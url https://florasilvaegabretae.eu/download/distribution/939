--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -1010,50 +1010,53 @@
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
@@ -1686,50 +1689,53 @@
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
@@ -1838,81 +1844,84 @@
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:108">
@@ -31939,30 +31948,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>