--- v1 (2026-07-31)
+++ v2 (2026-10-01)
@@ -1991,50 +1991,53 @@
       <c r="B102" t="s">
         <v>107</v>
       </c>
       <c r="C102" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>108</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>109</v>
       </c>
+      <c r="C104" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>110</v>
       </c>
       <c r="C105" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>111</v>
       </c>
       <c r="C106" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
@@ -2110,51 +2113,51 @@
         <v>118</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>120</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
       </c>
       <c r="C116" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -2206,51 +2209,51 @@
         <v>127</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>129</v>
       </c>
       <c r="C124" t="s">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>130</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>131</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">