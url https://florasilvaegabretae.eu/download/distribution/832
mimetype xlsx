--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1728,73 +1728,79 @@
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
+      <c r="C100" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
+      </c>
+      <c r="C103" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
@@ -31609,30 +31615,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>