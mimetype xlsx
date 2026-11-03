--- v2 (2026-07-31)
+++ v3 (2026-11-03)
@@ -1016,50 +1016,53 @@
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1145,50 +1148,53 @@
       <c r="B27" t="s">
         <v>30</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>31</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>32</v>
       </c>
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
@@ -1198,50 +1204,53 @@
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>41</v>
       </c>
@@ -31615,30 +31624,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>