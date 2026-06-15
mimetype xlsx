--- v0 (2026-04-29)
+++ v1 (2026-06-15)
@@ -1967,151 +1967,169 @@
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
@@ -31783,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>