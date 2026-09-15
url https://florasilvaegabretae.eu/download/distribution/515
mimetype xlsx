--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -1728,50 +1728,53 @@
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
@@ -2072,53 +2075,50 @@
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
@@ -31801,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>