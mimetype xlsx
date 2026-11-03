--- v3 (2026-09-15)
+++ v4 (2026-11-03)
@@ -1127,53 +1127,50 @@
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
@@ -1807,50 +1804,53 @@
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
@@ -2020,51 +2020,51 @@
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
@@ -31801,30 +31801,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>