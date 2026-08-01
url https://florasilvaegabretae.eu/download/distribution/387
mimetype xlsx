--- v0 (2026-05-12)
+++ v1 (2026-08-01)
@@ -1920,57 +1920,63 @@
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>129</v>
       </c>
+      <c r="C124" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>130</v>
+      </c>
+      <c r="C125" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
@@ -31609,30 +31615,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>