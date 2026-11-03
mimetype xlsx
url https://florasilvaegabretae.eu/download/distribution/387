--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -128,50 +128,53 @@
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
@@ -243,53 +246,50 @@
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
   </si>
   <si>
     <t>7048a</t>
   </si>
   <si>
     <t>7048b</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
     <t>7048d</t>
   </si>
   <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
   <si>
     <t>7050c</t>
   </si>
   <si>
     <t>7050d</t>
   </si>
   <si>
     <t>7146a</t>
   </si>
   <si>
     <t>7146b</t>
   </si>
   <si>
     <t>7146d</t>
   </si>
   <si>
     <t>7147a</t>
   </si>
@@ -1171,367 +1171,376 @@
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="C46" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="C47" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C65" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C72" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>80</v>
       </c>
@@ -31615,30 +31624,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>