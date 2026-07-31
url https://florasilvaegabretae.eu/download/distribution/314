--- v0 (2026-05-12)
+++ v1 (2026-07-31)
@@ -1952,69 +1952,75 @@
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
@@ -2038,111 +2044,126 @@
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
+      <c r="C124" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31765,30 +31786,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>