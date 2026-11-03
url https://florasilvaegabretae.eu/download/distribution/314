--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1157,50 +1157,53 @@
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
@@ -1789,66 +1792,72 @@
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
+      <c r="C93" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
@@ -2097,51 +2106,51 @@
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
@@ -31786,30 +31795,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>