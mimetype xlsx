--- v0 (2026-05-13)
+++ v1 (2026-08-01)
@@ -1973,50 +1973,53 @@
       <c r="B99" t="s">
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
@@ -2181,65 +2184,71 @@
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
+      </c>
+      <c r="C123" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:108">
@@ -31903,30 +31912,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>