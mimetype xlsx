--- v2 (2026-09-16)
+++ v3 (2026-11-03)
@@ -1159,82 +1159,85 @@
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -2119,51 +2122,51 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -2185,51 +2188,51 @@
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
@@ -31912,30 +31915,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>16.16.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>