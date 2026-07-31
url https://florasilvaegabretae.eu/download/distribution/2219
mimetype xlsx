--- v0 (2026-05-12)
+++ v1 (2026-07-31)
@@ -119,63 +119,63 @@
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
-    <t>Nerevidovaný záznam</t>
-[...1 lines deleted...]
-  <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
+  </si>
+  <si>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
   <si>
     <t>6946a</t>
   </si>
@@ -1153,86 +1153,86 @@
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C35" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
@@ -1476,50 +1476,53 @@
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
@@ -1676,50 +1679,53 @@
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1755,77 +1761,83 @@
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
+      </c>
+      <c r="C105" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
+      </c>
+      <c r="C108" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
@@ -31600,30 +31612,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>31.31.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>