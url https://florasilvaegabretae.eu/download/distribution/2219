--- v1 (2026-07-31)
+++ v2 (2026-09-15)
@@ -1519,50 +1519,53 @@
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
+      <c r="C75" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1763,51 +1766,51 @@
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
@@ -31612,30 +31615,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>31.31.2026</dc:subject>
+  <dc:subject>15.15.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>