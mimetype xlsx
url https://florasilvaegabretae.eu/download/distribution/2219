--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1364,50 +1364,53 @@
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
@@ -31615,30 +31618,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>