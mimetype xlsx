--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -2029,57 +2029,63 @@
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
+      </c>
+      <c r="C112" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
@@ -31843,30 +31849,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>