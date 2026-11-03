--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1230,58 +1230,64 @@
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1396,50 +1402,53 @@
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
@@ -1604,50 +1613,53 @@
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
+      <c r="C71" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
@@ -1775,51 +1787,51 @@
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -2077,50 +2089,53 @@
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:108">
@@ -31849,30 +31864,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>