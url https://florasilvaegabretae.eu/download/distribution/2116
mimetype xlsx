--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -1958,50 +1958,53 @@
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
@@ -2050,87 +2053,96 @@
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:108">