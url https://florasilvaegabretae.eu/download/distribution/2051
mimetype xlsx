--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -1953,65 +1953,71 @@
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
+      <c r="C121" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
+      </c>
+      <c r="C123" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
@@ -31666,30 +31672,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>17.17.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>