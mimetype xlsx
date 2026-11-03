--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -1163,50 +1163,53 @@
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
+      <c r="C32" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
@@ -1344,81 +1347,87 @@
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:108">
@@ -1553,60 +1562,60 @@
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:108">
@@ -1797,50 +1806,53 @@
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
+      </c>
+      <c r="C102" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
@@ -31672,30 +31684,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>