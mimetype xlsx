--- v0 (2026-05-12)
+++ v1 (2026-08-01)
@@ -1857,50 +1857,53 @@
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>107</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>108</v>
       </c>
+      <c r="C103" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>109</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>110</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
@@ -2044,50 +2047,53 @@
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
+      </c>
+      <c r="C122" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>129</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
@@ -31762,30 +31768,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>12.12.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>