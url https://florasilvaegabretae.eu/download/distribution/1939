--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1352,50 +1352,53 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>55</v>
       </c>
+      <c r="C50" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>56</v>
       </c>
       <c r="C51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
@@ -1412,50 +1415,53 @@
       <c r="B54" t="s">
         <v>59</v>
       </c>
       <c r="C54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>60</v>
       </c>
       <c r="C55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>61</v>
       </c>
+      <c r="C56" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>62</v>
       </c>
       <c r="C57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
@@ -1586,50 +1592,53 @@
       <c r="B72" t="s">
         <v>77</v>
       </c>
       <c r="C72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>78</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>79</v>
       </c>
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>80</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>81</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1689,66 +1698,72 @@
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>88</v>
       </c>
       <c r="C83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>90</v>
       </c>
+      <c r="C85" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>92</v>
       </c>
+      <c r="C87" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>93</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>94</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
@@ -1838,50 +1853,53 @@
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>105</v>
       </c>
       <c r="C100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>106</v>
       </c>
+      <c r="C101" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>107</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>108</v>
       </c>
       <c r="C103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
@@ -1890,50 +1908,53 @@
       <c r="B104" t="s">
         <v>109</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>110</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>111</v>
       </c>
+      <c r="C106" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>112</v>
       </c>
       <c r="C107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>113</v>
       </c>
       <c r="C108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
@@ -1983,57 +2004,63 @@
       <c r="B113" t="s">
         <v>118</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>120</v>
       </c>
+      <c r="C115" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
+      </c>
+      <c r="C116" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:108">
@@ -31768,30 +31795,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>