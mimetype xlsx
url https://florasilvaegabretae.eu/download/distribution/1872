--- v0 (2026-05-12)
+++ v1 (2026-08-01)
@@ -2012,50 +2012,53 @@
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
@@ -31801,30 +31804,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>