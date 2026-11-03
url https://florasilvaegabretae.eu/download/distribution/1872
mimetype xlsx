--- v2 (2026-09-19)
+++ v3 (2026-11-03)
@@ -1207,50 +1207,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1387,66 +1390,72 @@
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
+      <c r="C53" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2013,70 +2022,73 @@
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
+      </c>
+      <c r="C115" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
@@ -31804,30 +31816,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>19.19.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>