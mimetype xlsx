--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -56,87 +56,87 @@
   <si>
     <t>6744a</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
     <t>6744c</t>
   </si>
   <si>
     <t>6744d</t>
   </si>
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
+    <t>Přijatý záznam</t>
+  </si>
+  <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
     <t>6748c</t>
   </si>
   <si>
     <t>6843a</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
@@ -980,159 +980,159 @@
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
+      <c r="C11" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:108">
       <c r="A18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:108">
       <c r="A19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>30</v>
       </c>
@@ -1163,62 +1163,62 @@
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
       <c r="C33" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>40</v>
       </c>
@@ -31585,30 +31585,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>