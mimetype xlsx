--- v0 (2026-06-24)
+++ v1 (2026-06-28)
@@ -31849,30 +31849,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>24.24.2026</dc:subject>
+  <dc:subject>28.28.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>