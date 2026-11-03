--- v2 (2026-09-15)
+++ v3 (2026-11-03)
@@ -1031,50 +1031,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
@@ -1164,50 +1167,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1357,50 +1363,53 @@
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
@@ -2122,51 +2131,51 @@
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
@@ -31849,30 +31858,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>