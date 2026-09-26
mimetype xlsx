--- v1 (2026-08-01)
+++ v2 (2026-09-26)
@@ -1000,50 +1000,53 @@
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
@@ -1189,50 +1192,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
@@ -1374,50 +1380,53 @@
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
+      <c r="C55" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
@@ -1718,50 +1727,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1789,50 +1801,53 @@
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
+      </c>
+      <c r="C104" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:108">
@@ -1919,50 +1934,53 @@
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
+      <c r="C119" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
@@ -1982,50 +2000,53 @@
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31648,30 +31669,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>27.27.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>