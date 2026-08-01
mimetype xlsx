--- v0 (2026-05-01)
+++ v1 (2026-08-01)
@@ -1919,50 +1919,53 @@
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
+      <c r="C125" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>