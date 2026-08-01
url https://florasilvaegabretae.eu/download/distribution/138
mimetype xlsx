--- v0 (2026-05-12)
+++ v1 (2026-08-01)
@@ -2069,50 +2069,53 @@
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
@@ -31786,30 +31789,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>02.2.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>