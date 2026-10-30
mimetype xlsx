--- v1 (2026-08-01)
+++ v2 (2026-10-30)
@@ -1210,50 +1210,53 @@
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
@@ -1357,50 +1360,53 @@
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
@@ -1419,50 +1425,53 @@
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
@@ -1497,50 +1506,53 @@
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1720,77 +1732,83 @@
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
+      <c r="C90" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
@@ -1798,50 +1816,53 @@
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
@@ -31789,30 +31810,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>02.2.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>