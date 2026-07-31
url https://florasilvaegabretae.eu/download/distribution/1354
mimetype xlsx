--- v0 (2026-05-12)
+++ v1 (2026-07-31)
@@ -1823,90 +1823,102 @@
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
+      <c r="C112" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
@@ -1926,50 +1938,53 @@
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
+      </c>
+      <c r="C123" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
@@ -31630,30 +31645,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>