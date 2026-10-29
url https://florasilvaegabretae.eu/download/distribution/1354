--- v1 (2026-07-31)
+++ v2 (2026-10-29)
@@ -1085,83 +1085,83 @@
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
@@ -1494,50 +1494,53 @@
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
@@ -1640,50 +1643,53 @@
         <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
+      </c>
+      <c r="C88" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
@@ -31645,30 +31651,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>