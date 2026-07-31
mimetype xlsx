--- v0 (2026-05-12)
+++ v1 (2026-07-31)
@@ -1976,50 +1976,53 @@
       <c r="B99" t="s">
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
+      <c r="C101" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
@@ -2099,50 +2102,53 @@
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
@@ -2186,65 +2192,74 @@
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
+      </c>
+      <c r="C124" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:108">
@@ -31900,30 +31915,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>01.1.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>