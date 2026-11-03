--- v2 (2026-09-16)
+++ v3 (2026-11-03)
@@ -1202,50 +1202,53 @@
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
@@ -1408,50 +1411,53 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1493,50 +1499,53 @@
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
@@ -2060,50 +2069,53 @@
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
+      </c>
+      <c r="C109" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
@@ -31915,30 +31927,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>16.16.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>