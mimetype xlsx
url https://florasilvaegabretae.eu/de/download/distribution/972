--- v0 (2026-05-13)
+++ v1 (2026-11-03)
@@ -1010,50 +1010,53 @@
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
+      <c r="C11" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
@@ -1158,50 +1161,53 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
@@ -1353,50 +1359,53 @@
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
+      <c r="C43" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
@@ -1597,50 +1606,53 @@
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
@@ -1649,69 +1661,75 @@
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
@@ -1847,50 +1865,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
@@ -2021,50 +2042,53 @@
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
@@ -2078,50 +2102,53 @@
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
+      <c r="C119" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
@@ -2132,65 +2159,74 @@
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
+      <c r="C125" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31813,30 +31849,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>