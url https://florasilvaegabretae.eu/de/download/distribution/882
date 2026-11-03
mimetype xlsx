--- v0 (2026-04-29)
+++ v1 (2026-11-03)
@@ -1662,50 +1662,53 @@
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
@@ -1818,50 +1821,53 @@
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
@@ -1963,50 +1969,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2108,106 +2117,115 @@
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
+      <c r="C116" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
+      <c r="C120" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
+      </c>
+      <c r="C122" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:108">
@@ -31885,30 +31903,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>