--- v0 (2026-04-29)
+++ v1 (2026-11-03)
@@ -311,81 +311,81 @@
   <si>
     <t>7149a</t>
   </si>
   <si>
     <t>7149b</t>
   </si>
   <si>
     <t>7149c</t>
   </si>
   <si>
     <t>7149d</t>
   </si>
   <si>
     <t>7150a</t>
   </si>
   <si>
     <t>7150b</t>
   </si>
   <si>
     <t>7150c</t>
   </si>
   <si>
     <t>7150d</t>
   </si>
   <si>
-    <t>Nejistý záznam</t>
-[...1 lines deleted...]
-  <si>
     <t>7247b</t>
   </si>
   <si>
     <t>7248a</t>
   </si>
   <si>
     <t>7248b</t>
   </si>
   <si>
     <t>7248c</t>
   </si>
   <si>
     <t>7248d</t>
   </si>
   <si>
     <t>7249a</t>
   </si>
   <si>
     <t>7249b</t>
   </si>
   <si>
     <t>7249c</t>
   </si>
   <si>
     <t>7249d</t>
   </si>
   <si>
     <t>7250a</t>
+  </si>
+  <si>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>7250b</t>
   </si>
   <si>
     <t>7250c</t>
   </si>
   <si>
     <t>7250d</t>
   </si>
   <si>
     <t>7251c</t>
   </si>
   <si>
     <t>7349a</t>
   </si>
   <si>
     <t>7349b</t>
   </si>
   <si>
     <t>7349d</t>
   </si>
   <si>
     <t>7350a</t>
   </si>
@@ -785,51 +785,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD10000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A10000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1304,50 +1304,53 @@
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>47</v>
       </c>
+      <c r="C44" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>49</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
@@ -1521,50 +1524,53 @@
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>70</v>
       </c>
+      <c r="C67" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
@@ -1749,149 +1755,146 @@
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>96</v>
       </c>
       <c r="C93" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>97</v>
       </c>
+      <c r="C94" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>98</v>
       </c>
-      <c r="C95" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C98" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>104</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C105" t="s">
-        <v>6</v>
+        <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
@@ -31699,30 +31702,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>