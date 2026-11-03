--- v0 (2026-05-13)
+++ v1 (2026-11-03)
@@ -1387,51 +1387,51 @@
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:108">
@@ -1857,229 +1857,256 @@
       <c r="B92" t="s">
         <v>96</v>
       </c>
       <c r="C92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
+      <c r="C94" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
       <c r="C98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
+      <c r="C100" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
+      <c r="C107" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
+      <c r="C110" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
+      <c r="C112" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
+      <c r="C113" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
@@ -2132,95 +2159,107 @@
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
+      <c r="C122" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
+      <c r="C126" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
+      </c>
+      <c r="C127" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31843,30 +31882,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>