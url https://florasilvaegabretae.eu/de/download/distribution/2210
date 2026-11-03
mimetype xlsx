--- v0 (2026-05-13)
+++ v1 (2026-11-03)
@@ -110,60 +110,60 @@
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
+    <t>Nejistý záznam</t>
+  </si>
+  <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
   <si>
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
@@ -785,51 +785,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD10000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A10000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1127,75 +1127,75 @@
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
+      <c r="C29" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C32" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
@@ -31582,30 +31582,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>