--- v0 (2026-04-29)
+++ v1 (2026-10-29)
@@ -182,57 +182,57 @@
   <si>
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6948c</t>
   </si>
   <si>
     <t>6948d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6949c</t>
   </si>
   <si>
     <t>6949d</t>
   </si>
   <si>
     <t>7045b</t>
   </si>
   <si>
     <t>7045d</t>
   </si>
   <si>
     <t>7046a</t>
   </si>
   <si>
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
   <si>
     <t>7046d</t>
   </si>
@@ -1335,68 +1335,74 @@
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>55</v>
       </c>
+      <c r="C52" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C54" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
@@ -1663,51 +1669,51 @@
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
@@ -31621,30 +31627,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>