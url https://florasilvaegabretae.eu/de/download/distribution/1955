--- v0 (2026-04-29)
+++ v1 (2026-10-30)
@@ -1008,50 +1008,53 @@
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
@@ -1107,50 +1110,53 @@
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>30</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
@@ -1325,50 +1331,53 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>55</v>
       </c>
+      <c r="C50" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>58</v>
       </c>
     </row>
@@ -1443,77 +1452,83 @@
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>69</v>
       </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>71</v>
       </c>
       <c r="C66" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>72</v>
       </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>75</v>
       </c>
       <c r="C70" t="s">
@@ -1651,50 +1666,53 @@
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>90</v>
       </c>
       <c r="C85" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>92</v>
       </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>93</v>
       </c>
       <c r="C88" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>94</v>
       </c>
       <c r="C89" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
@@ -1910,112 +1928,124 @@
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>118</v>
       </c>
+      <c r="C113" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>120</v>
       </c>
+      <c r="C115" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>124</v>
       </c>
       <c r="C119" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>125</v>
       </c>
+      <c r="C120" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
     </row>
@@ -2027,50 +2057,53 @@
         <v>129</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31693,30 +31726,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>