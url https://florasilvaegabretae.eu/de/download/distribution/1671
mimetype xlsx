--- v0 (2026-05-12)
+++ v1 (2026-11-03)
@@ -1080,50 +1080,53 @@
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
+      <c r="C22" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1134,53 +1137,50 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
@@ -1372,53 +1372,50 @@
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
@@ -1454,84 +1451,78 @@
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
@@ -1561,53 +1552,50 @@
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
@@ -1706,53 +1694,50 @@
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
@@ -1921,53 +1906,50 @@
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
@@ -31684,30 +31666,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>