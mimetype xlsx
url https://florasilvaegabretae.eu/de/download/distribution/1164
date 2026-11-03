--- v0 (2026-05-13)
+++ v1 (2026-11-03)
@@ -2025,50 +2025,53 @@
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
+      <c r="C103" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
@@ -2110,58 +2113,64 @@
       <c r="B109" t="s">
         <v>114</v>
       </c>
       <c r="C109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>115</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>116</v>
       </c>
+      <c r="C111" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>117</v>
       </c>
+      <c r="C112" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>118</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
@@ -2233,87 +2242,96 @@
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>126</v>
       </c>
       <c r="C121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>128</v>
       </c>
+      <c r="C123" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>129</v>
       </c>
       <c r="C124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>130</v>
       </c>
       <c r="C125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>131</v>
       </c>
+      <c r="C126" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>132</v>
+      </c>
+      <c r="C127" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31936,30 +31954,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>13.13.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>