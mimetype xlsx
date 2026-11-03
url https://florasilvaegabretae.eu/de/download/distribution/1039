--- v0 (2026-05-01)
+++ v1 (2026-11-03)
@@ -1176,50 +1176,53 @@
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
@@ -1236,50 +1239,53 @@
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
@@ -1384,50 +1390,53 @@
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
@@ -1763,51 +1772,51 @@
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:108">
@@ -1965,50 +1974,53 @@
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
+      <c r="C103" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
@@ -2047,88 +2059,94 @@
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
+      <c r="C111" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
@@ -2190,50 +2208,53 @@
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
+      </c>
+      <c r="C126" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
@@ -31867,30 +31888,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>01.1.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>